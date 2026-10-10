--- v0 (2026-05-18)
+++ v1 (2026-10-10)
@@ -1,4095 +1,5431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...2754 lines deleted...]
-    <w:p w:rsidR="00020FA3" w:rsidRPr="00996F64" w:rsidRDefault="00020FA3" w:rsidP="00020FA3">
+    <w:p w14:paraId="669A1B7D" w14:textId="02AC8892" w:rsidR="00650F90" w:rsidRDefault="00A57C52">
       <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="11482"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...171 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Tarih: …/</w:t>
+        <w:t>ANTALYA TİCARET VE SANAYİ ODASI</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tarih:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411D751C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22227FD3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208E9486" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.cnaeja1ujhvd"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………ticaret sicil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>….</w:t>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>/20..).</w:t>
+        <w:t>………………………………unvanlı firmanın işyerinde mevcut, kurulu ve çalışır vaziyette olan makine ve teçhizat listesi aşağıdadır.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020FA3" w:rsidRDefault="00020FA3" w:rsidP="00020FA3">
+    <w:p w14:paraId="18E4AE7A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...63 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">              YMM veya SMMM </w:t>
-[...8 lines deleted...]
-        <w:t>Firma Yetkilisi</w:t>
+        <w:t xml:space="preserve">Bilgilerinize arz ederiz. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020FA3" w:rsidRDefault="00020FA3" w:rsidP="00020FA3">
+    <w:p w14:paraId="180630F9" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
       <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="12049"/>
         </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40919234" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">İsim, Mühür/TÜRMOB Kaşesi-imza                                                                          </w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>YMM Mührü</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, İsim ve İmza </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>Kaşe-imza</w:t>
+        <w:t>Firma Teknik Yetkilisi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020FA3" w:rsidRDefault="00020FA3" w:rsidP="00020FA3">
+    <w:p w14:paraId="2BA2B540" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>veya</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>İsim ve İmza</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00020FA3" w:rsidRDefault="00020FA3" w:rsidP="00020FA3">
+    <w:p w14:paraId="1C10225B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.ewaevrdss7tl"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SMMM TÜRMOB Kaşesi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, İsim ve İmza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00020FA3" w:rsidSect="00020FA3">
-[...1 lines deleted...]
-      <w:pgMar w:top="1417" w:right="707" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="4216"/>
+        <w:tblW w:w="14871" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="578"/>
+        <w:gridCol w:w="5710"/>
+        <w:gridCol w:w="2860"/>
+        <w:gridCol w:w="1286"/>
+        <w:gridCol w:w="1145"/>
+        <w:gridCol w:w="1287"/>
+        <w:gridCol w:w="571"/>
+        <w:gridCol w:w="572"/>
+        <w:gridCol w:w="862"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00650F90" w14:paraId="2FECFEE5" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="632"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14871" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3202C930" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_heading=h.g96lm3vnc8pz"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>KİRALIK / LEASİNGLİ MAKİNE VE TEÇHİZAT LİSTESİ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="59C315EC" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FB6378" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1423C8FD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adı (Cins ve Teknik Özellikleri)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE255F2" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kiralayan Banka/Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7507FC0E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ödeme Başlangıç Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5D8871" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ödeme Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75482B7E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Temin Edilen Firmanın Tic. Sicil No’su</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB975CF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yerli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E97BEA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İthal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15438146" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Motor Gücü (kW)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="3E53D48B" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2CE11E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C50255" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F746D4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19650597" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53942BC6" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7660346D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C83035" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EE4FC7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7735B1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="62CE9D72" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="310D9B1C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72044701" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2924D64B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053DC880" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E419464" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E69B85" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE8F2F7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBDC9AB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EE7A18" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="18CCE361" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7AF721" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2767893A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A08408C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A129D4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CE843A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB39995" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6417D459" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013A57D7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36489019" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="236C51EB" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073BCC72" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1EDA7A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B04279" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F31917" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="131647DF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CFF88C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7EF817" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B004D0B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65986BCC" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="22220714" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8F71ED" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5312447F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDAAD33" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26338167" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F81A45" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69149857" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56252230" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="699D6A72" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57097D8A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="4E66ACCD" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E764BFB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4D9B1F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B44E448" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF666EA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D6E0CB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757AB804" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF25D59" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF40EC1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E6B97D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="039578BB" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54001DBF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23820A18" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECA0F2A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B48CEF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="018F7C07" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7895CBCA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B80DE1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F93BBE" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1475BB0C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="3D3AC65D" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18454859" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F52A77" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6AF08C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9AF21D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4738C5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0359CFB0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="278138A1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236639FA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CAFC38" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="1D5819CE" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D8A558" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4BE65B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D0EC2E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38016040" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D6524A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="641FAEF5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E87D12F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B70CC4C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="215A3962" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="2222E5ED" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E2A5F6" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D05BC10" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500C88A7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE35C84" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C60F25F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3EE5C1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E00DC46" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="320F6E5B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15095587" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="7AD69C4C" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB6C52" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD75A9C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BBDDD3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6939C89B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D1E428" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="572ACA6A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA43654" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C4E49E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="118372C5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="5EEA50CB" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1636FA4F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562D755A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FBD091" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7D2078" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E53749B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42AD566B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED9273B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC2CC8A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2D9643" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="6CBE9047" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2A6E63" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD9A25C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64366774" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162BCAA6" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2909FF4C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F93DAE6" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6641B704" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02171243" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2446D7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="340B32B2" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B1F365" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D3506A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C0F3D6" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C572000" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75736FDF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6897AFFA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E46EE4D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2230C9B4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B6CE0A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="288E178B" w14:textId="77777777" w:rsidTr="00D07F3B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA4A112" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C3F12D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="720829AE" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E33EC5A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FF0126" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DC0173" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="283048CF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F65F13C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E461F0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6E2A03CA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90" w:rsidP="00D07F3B">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00650F90">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="568" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gotham Light">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8100AAF7" w:usb1="0000807B" w:usb2="00000008" w:usb3="00000000" w:csb0="000100FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{060718AA-D6E0-4C99-B04C-39880DA0FD0E}"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8B08F152-447C-4CA2-B190-16DF4A75E3ED}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{B837E7D8-6334-4342-B133-C009E1DAE876}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00020FA3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00996F64"/>
+    <w:rsidRoot w:val="00650F90"/>
+    <w:rsid w:val="004060C0"/>
+    <w:rsid w:val="00613E01"/>
+    <w:rsid w:val="00650F90"/>
+    <w:rsid w:val="00A57C52"/>
+    <w:rsid w:val="00AA65D5"/>
+    <w:rsid w:val="00C57016"/>
+    <w:rsid w:val="00D07F3B"/>
+    <w:rsid w:val="00E66873"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="tr-TR"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="63324636"/>
+  <w15:docId w15:val="{2E933C5E-6ADC-4452-81E7-8B359F4C6B19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="tr-TR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00020FA3"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk3Char"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00020FA3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="16"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
-    <w:name w:val="Başlık 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Balk3"/>
-    <w:rsid w:val="00020FA3"/>
+    <w:link w:val="stBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00805C42"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AltBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00805C42"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Balk">
+    <w:name w:val="Başlık"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="GvdeMetni"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="GvdeMetni">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="GvdeMetniChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00020FA3"/>
     <w:pPr>
+      <w:spacing w:before="0" w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="GvdeMetni"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ResimYazs">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dizin">
+    <w:name w:val="Dizin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal1">
+    <w:name w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00020FA3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tab-2">
+    <w:name w:val="Tab - 2"/>
+    <w:basedOn w:val="normal1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E530E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2835"/>
+        <w:tab w:val="right" w:pos="4111"/>
+        <w:tab w:val="right" w:pos="5245"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tab-1">
+    <w:name w:val="Tab - 1"/>
+    <w:basedOn w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="00020FA3"/>
+    <w:rsid w:val="004E530E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4000"/>
+        <w:tab w:val="right" w:pos="5100"/>
+        <w:tab w:val="left" w:pos="5500"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stBilgiveAltBilgi">
+    <w:name w:val="Üst Bilgi ve Alt Bilgi"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Balk3Char"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stBilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="stBilgiChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00805C42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="AltBilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00805C42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altyaz">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00020FA3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="16"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ereveerii">
+    <w:name w:val="Çerçeve İçeriği"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...45 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...17 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ofis">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ofis">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData roundtripDataSignature="AMtx7mjAJcmDiQpt8+0RQiini6SxaY3LrA==">CgMxLjAyDmguY25hZWphMXVqaHZkMg5oLmV3YWV2cmRzczd0bDIOaC5nOTZsbTN2bmM4cHo4AHIhMTNzcDlGamNidWRwNFB6NkdVTWY2WjFrOVdlcHhDaUVi</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>104</Words>
-  <Characters>594</Characters>
+  <Words>98</Words>
+  <Characters>636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>697</CharactersWithSpaces>
+  <CharactersWithSpaces>721</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Şerife Sarı</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>tr-TR</dc:language>
 </cp:coreProperties>
 </file>