--- v0 (2026-05-18)
+++ v1 (2026-10-10)
@@ -1,2951 +1,9967 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...1612 lines deleted...]
-    <w:p w:rsidR="003240AB" w:rsidRPr="00D142FE" w:rsidRDefault="00D142FE" w:rsidP="00D142FE">
+    <w:p w14:paraId="6DA23321" w14:textId="318C3AEE" w:rsidR="00650F90" w:rsidRDefault="00E66873">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="11482"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-        <w:t>………</w:t>
+        <w:t>ANTALYA TİCARET VE SANAYİ ODASI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...27 lines deleted...]
-        <w:t>………………………………………</w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………</w:t>
+        <w:t>Tarih:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0290766C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1BC367" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73245322" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>…….………ticaret sicil nolu……………………………………………………………………………………………unvanlı firmanın işyerinde mevcut, kurulu ve çalışır vaziyette olan makine ve teçhizat listesi aşağıdadır. Söz konusu makine-teçhizatın toplam bilanço değeri…………………………TL’dir.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D142FE">
+    </w:p>
+    <w:p w14:paraId="539634EA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>unvanlı</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4478CEB2" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilgilerinize arz ederiz. </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D142FE">
+    </w:p>
+    <w:p w14:paraId="699E6CC3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> firmanın</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBF5678" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        <w:t>kurulu ve çalışır vaziyette olan makine ve</w:t>
+        <w:t>YMM Mührü</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-        <w:t>…………………</w:t>
+        <w:t xml:space="preserve">, İsim ve İmza </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>……….</w:t>
+        <w:tab/>
+        <w:t>Firma Teknik Yetkilisi</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D142FE">
+    </w:p>
+    <w:p w14:paraId="30652D6F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>T</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>veya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>L</w:t>
+        <w:tab/>
+        <w:t>İsim ve İmza</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D142FE">
+    </w:p>
+    <w:p w14:paraId="348CCE45" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>’</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>SMMM TÜRMOB Kaşesi</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D142FE">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>dir</w:t>
+        <w:t>, İsim ve İmza</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D142FE">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D142FE" w:rsidRPr="00D142FE" w:rsidRDefault="00D142FE" w:rsidP="00D142FE">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15036" w:type="dxa"/>
+        <w:tblInd w:w="-299" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="4184"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="3751"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="620"/>
+        <w:gridCol w:w="601"/>
+        <w:gridCol w:w="972"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00650F90" w14:paraId="4CCFDEE9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15036" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D209D5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>FİRMA MÜLKİYETİNDEKİ MAKİNE VE TEÇHİZAT LİSTESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="342411E1" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA762C4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7984D609" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adı (Cins ve Teknik Özellikleri)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7814197E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fatura Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3622EB4A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Temin Edilen Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A93ABD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Temin Edilen Firmanın/Kişinin Vergi/TC No’su</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3F6218" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Temin Edilen Firmanın Tic. Sicil No’su</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A2E8E4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yerli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CD592F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İthal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E31832" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Motor Gücü (kW)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="0CDB56C6" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CEA4CD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="209531EE" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A928B1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="728ACEBD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522A0A97" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E52C48" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE08F70" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EB87E4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC90540" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="2248D7DF" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559C9A68" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DC75A0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B995FE7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76010698" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2066E1CB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F0E3DE" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25627B31" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1CBB7A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F510565" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="28956DAF" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8E5A3B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73286990" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7066BB3C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3029EBCD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5347ECD1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0954E37F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A84340" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A28A600" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="547506DF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="548D56D3" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="079D8FCB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A22195" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EF2BDE" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5272BC36" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AB5849" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="466694E1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="686A4398" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAFFF7A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE8BC52" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="527445A5" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D48CFF7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5F2579" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462D7EA1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5FC113" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="267EE6E5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6CB5BB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E84BF44" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AA891E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5B0FA7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="48B29F05" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A0ABD3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEC922D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB077A0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EA2691" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D662AB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4593F35E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EC2E4B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB8E896" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BF8734" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="2FAA2E89" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078B6773" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0C5815" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169BE50A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AE6814" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDBB0FD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D21BF24" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AE8AC3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0E4E01" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D35D2D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="24AEAF86" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC81789" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3BAD79" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057AD879" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CF4171" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0E81B1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D921D84" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69835653" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E939447" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAC57BD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="43825C5F" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C90748E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD4535D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="688EE036" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3C781E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D90472" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8C5253" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="383EE383" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAAFC9E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAA260C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="6E0079B9" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1E8352" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA0E6AF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BEB832" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AD09DD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="176049DD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FE704F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33277C6A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDCAFB3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="094D1A8E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="3657E00E" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="234A9AA1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001AE60A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F7AF0E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13036004" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03873699" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75464772" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242FE5A3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C89768E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20960559" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="6FBCDFD0" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="643B3FD1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500C20BF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5127D5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50721E86" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4509D62B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256A0125" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBAB3E4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B942EAA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECED48C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3BE3306A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...98 lines deleted...]
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D142FE">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">İsim, Mühür/TÜRMOB Kaşesi-imza                                                                          </w:t>
+        <w:t>Not 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D142FE">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:eastAsia="Calibri" w:hAnsi="Gotham Light" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>Kaşe-imza</w:t>
+        <w:t>: Firmanın birden fazla işyeri adresi varsa, makine-teçhizat listesi her bir işyeri adresi için ayrı ayrı düzenlenmelidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003240AB" w:rsidRPr="00D142FE" w:rsidRDefault="003240AB" w:rsidP="003240AB">
+    <w:p w14:paraId="15C5241C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Not 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Firmanın daha önce alınmış kapasite raporu varsa, eski kapasite raporundaki makine-teçhizatın halen mevcut olanlarının sadece adının ve adetinin belirtilmesi yeterlidir. Önceki kapasite raporunun düzenlenme tarihinden sonra alınan makine ve teçhizat listelenirken tüm sütunların doldurulması gerekmektedir.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003240AB" w:rsidRPr="00D142FE" w:rsidRDefault="003240AB" w:rsidP="003240AB">
+    <w:p w14:paraId="4706F23B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Not 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Düzenlenen bu liste, işyerinde mevcut makine – teçhizatı yakından tanıyan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>firma teknik yetkilisince</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incelenerek, listelenen makina ve teçhizatın işyerinde mevcut olduklarının ve sanayide kullanılan teknik isimleri ile ifade edildiklerinin teyit edilmesi sağlanmalıdır.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003240AB" w:rsidRPr="00D142FE" w:rsidRDefault="003240AB" w:rsidP="003240AB">
+    <w:p w14:paraId="708793C7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00650F90">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="709" w:right="820" w:bottom="142" w:left="1276" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="100"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Not 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Temel makina ve teçhizatın ana teknik karakteristiklerinin de isimleri yanında belirtilmesi tavsiye edilir. Örneğin; Torna tezgahı (Punta Aralığı 2 m), Hidrolik pres (100 t), CNC torna tezgahı (18 kW), Giyotin makas (2,6 m).</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15036" w:type="dxa"/>
+        <w:tblInd w:w="-299" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="4184"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="3751"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="620"/>
+        <w:gridCol w:w="601"/>
+        <w:gridCol w:w="972"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00650F90" w14:paraId="730A5F6E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15036" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A8C7EA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>FİRMA MÜLKİYETİNDEKİ MAKİNE VE TEÇHİZAT LİSTESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="02DF5572" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFBEFE0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2E5A63" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adı (Cins ve Teknik Özellikleri)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204E651A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fatura Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8967D0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Temin Edilen Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0460A0CF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Temin Edilen Firmanın/Kişinin Vergi/TC No’su</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A05DDA0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Temin Edilen Firmanın Tic. Sicil No’su</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E13EDFD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yerli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9DB27C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İthal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D54C5D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Motor Gücü (kW)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="3D952FE3" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDD98BB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C391F1E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="666BA2EE" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5666FE" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB9F2A4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9E6BA6" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="179492B4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CCBD3C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E848953" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="10AB85D2" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5ADF53" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C362E0B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4591535B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7337B188" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA2A8B1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2E5290" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="452223FF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CBC4A1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="294329E9" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="0A5F53FB" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F398948" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D544746" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="253F4A82" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="081A1D4B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE28555" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49220BD5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2CD142" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64649383" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017BEDD2" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="6B524984" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06256AA0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64784212" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748B88BC" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="280994E0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A12387" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADCB6D4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105EB31E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0A400C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5047BE09" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="7EC8A5AA" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDB3C85" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BADA5FD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC5B56C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECDDA42" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3AF0A3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="422E952D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="101DB1D9" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3C84C8" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BEDA47" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="6440E96F" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72885CB9" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="745A09AF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D326EBE" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CF45B7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B25D63" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B58BFB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C8277A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9F4092" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="717D054A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="14E3F243" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2948236A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F83560D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C890191" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0E1781" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA88535" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0B17D3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9DBDC3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2085BFF4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4621AC83" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="3AC09D6C" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D1B18F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12957DCA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0762C3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1264850B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3550C54C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76ADC754" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C4CFBD" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306240A1" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44563874" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="57650C8F" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A640590" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A362A2C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFCB10D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B211C1C" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20403697" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7AFF38" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9DE24F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FFB7CF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="173B4224" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="3AFFFADD" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9FAD9A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD3DD1D" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD67826" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACC491B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1D8207" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29120BB4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3457C4F8" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262C29FF" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0753F58E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="322F4D4D" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0947C58F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2172A730" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4684A4AB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69AE11DB" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EFE150" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA3A356" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BDFBF4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11776DBA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB920E2" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="23DDE5F6" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB55C96" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ADC99F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="411CBE84" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C59B0F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DA3E67" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0098D8DA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C3D819" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E45F3B4" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA2FD58" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="52ACD03E" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CBC704" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9EA438" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="170EC1ED" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3262D0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24058481" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B91286" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11084100" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B257D3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DFF452" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="797E498E" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABDCE4A" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9FB8B5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="007DF111" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A95CFA5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="604BEF2B" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C231E29" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A48E70E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D4EDF5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B9C318" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="72F3AC01" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD8C49E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FBE14E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FF2336" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF69918" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585C1CB0" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C56626" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FECB452" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CE7294" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="390E4180" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650F90" w14:paraId="26C8CAC6" w14:textId="77777777" w:rsidTr="00E30CC5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="091AA0C5" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D966986" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5B3037" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B559575" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D537D7F" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670262BA" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6192617E" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B31C81" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5952C3" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00650F90">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DF14870" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Not 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Firmanın birden fazla işyeri adresi varsa, makine-teçhizat listesi her bir işyeri adresi için ayrı ayrı düzenlenmelidir.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003240AB" w:rsidRPr="00D142FE" w:rsidRDefault="003240AB" w:rsidP="003240AB">
+    <w:p w14:paraId="5C74E6C6" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="GvdeMetni"/>
-        <w:ind w:left="851" w:hanging="131"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Not 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Firmanın daha önce alınmış kapasite raporu varsa, eski kapasite raporundaki makine-teçhizatın halen mevcut olanlarının sadece adının ve adetinin belirtilmesi yeterlidir. Önceki kapasite raporunun düzenlenme tarihinden sonra alınan makine ve teçhizat listelenirken tüm sütunların doldurulması gerekmektedir.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003240AB" w:rsidRPr="00D142FE" w:rsidRDefault="003240AB" w:rsidP="00D142FE">
+    <w:p w14:paraId="0BC61DF6" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D142FE">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Not: Firmanın söz konusu müracaatına ait faaliyet birden fazla işyeri adresinde gerçekleşiyorsa, makine-teçhizat listesi işyeri adresi başlık atılarak düzenlenmelidir.</w:t>
+        <w:t>Not 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Düzenlenen bu liste, işyerinde mevcut makine – teçhizatı yakından tanıyan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>firma teknik yetkilisince</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incelenerek, listelenen makina ve teçhizatın işyerinde mevcut olduklarının ve sanayide kullanılan teknik isimleri ile ifade edildiklerinin teyit edilmesi sağlanmalıdır.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003240AB" w:rsidRPr="00D142FE">
-[...1 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:paraId="7F55C4AD" w14:textId="185FD68F" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Not 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Temel makina ve teçhizatın ana teknik karakteristiklerinin de isimleri yanında belirtilmesi tavsiye edilir. Örneğin; Torna tezgahı (Punta Aralığı 2 m), Hidrolik pres (100 t), CNC torna tezgahı (18 kW), Giyotin makas (2,6 m).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18672207" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>YMM Mührü</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, İsim ve İmza </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Firma Teknik Yetkilisi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47911FB7" w14:textId="77777777" w:rsidR="00650F90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>veya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>İsim ve İmza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2A03CA" w14:textId="750F0AA8" w:rsidR="00650F90" w:rsidRDefault="00000000" w:rsidP="00E30CC5">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1843"/>
+          <w:tab w:val="center" w:pos="11199"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SMMM TÜRMOB Kaşesi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, İsim ve İmza</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00650F90">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="568" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gotham Light">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8100AAF7" w:usb1="0000807B" w:usb2="00000008" w:usb3="00000000" w:csb0="000100FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{7687CDDD-77F7-4207-98EA-A3C1F9B9997B}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{DA798C3F-D9A4-46CA-A0B7-101067A93525}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{EE3A1887-48F4-47A6-9168-D25656CD95B0}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:embedTrueTypeFonts/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003240AB"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FA435D"/>
+    <w:rsidRoot w:val="00650F90"/>
+    <w:rsid w:val="004060C0"/>
+    <w:rsid w:val="00613E01"/>
+    <w:rsid w:val="00650F90"/>
+    <w:rsid w:val="00AA65D5"/>
+    <w:rsid w:val="00D07F3B"/>
+    <w:rsid w:val="00E3097F"/>
+    <w:rsid w:val="00E30CC5"/>
+    <w:rsid w:val="00E66873"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="tr-TR"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="63324636"/>
+  <w15:docId w15:val="{2E933C5E-6ADC-4452-81E7-8B359F4C6B19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="tr-TR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003240AB"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk3Char"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003240AB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="16"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
-    <w:name w:val="Başlık 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Balk3"/>
-    <w:rsid w:val="003240AB"/>
+    <w:link w:val="stBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00805C42"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AltBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00805C42"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Balk">
+    <w:name w:val="Başlık"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="GvdeMetni"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="GvdeMetni">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="GvdeMetniChar"/>
-    <w:rsid w:val="003240AB"/>
     <w:pPr>
+      <w:spacing w:before="0" w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="GvdeMetni"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ResimYazs">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dizin">
+    <w:name w:val="Dizin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal1">
+    <w:name w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
-[...3 lines deleted...]
-    <w:rsid w:val="003240AB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tab-2">
+    <w:name w:val="Tab - 2"/>
+    <w:basedOn w:val="normal1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E530E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2835"/>
+        <w:tab w:val="right" w:pos="4111"/>
+        <w:tab w:val="right" w:pos="5245"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tab-1">
+    <w:name w:val="Tab - 1"/>
+    <w:basedOn w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="003240AB"/>
+    <w:rsid w:val="004E530E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4000"/>
+        <w:tab w:val="right" w:pos="5100"/>
+        <w:tab w:val="left" w:pos="5500"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stBilgiveAltBilgi">
+    <w:name w:val="Üst Bilgi ve Alt Bilgi"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Balk3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="003240AB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stBilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="stBilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00805C42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="normal1"/>
+    <w:link w:val="AltBilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00805C42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altyaz">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="16"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ereveerii">
+    <w:name w:val="Çerçeve İçeriği"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...42 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData roundtripDataSignature="AMtx7mjAJcmDiQpt8+0RQiini6SxaY3LrA==">CgMxLjAyDmguY25hZWphMXVqaHZkMg5oLmV3YWV2cmRzczd0bDIOaC5nOTZsbTN2bmM4cHo4AHIhMTNzcDlGamNidWRwNFB6NkdVTWY2WjFrOVdlcHhDaUVi</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>766</Characters>
+  <Pages>2</Pages>
+  <Words>438</Words>
+  <Characters>2853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>407</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>899</CharactersWithSpaces>
+  <CharactersWithSpaces>3242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tufan Katırcı</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Şerife Sarı</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>tr-TR</dc:language>
 </cp:coreProperties>
 </file>